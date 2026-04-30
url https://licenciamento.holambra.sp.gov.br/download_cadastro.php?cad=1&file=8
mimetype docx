--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -770,50 +770,51 @@
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00122771" w:rsidRPr="007C0F3D" w14:paraId="5F5F569A" w14:textId="77777777" w:rsidTr="007865FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:id w:val="-583063228"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rStyle w:val="Estilo2"/>
                   </w:rPr>
                   <w:id w:val="1694262291"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w15:color w:val="993300"/>
                 </w:sdtPr>
                 <w:sdtEndPr>
                   <w:rPr>
                     <w:rStyle w:val="Estilo1"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   </w:rPr>
                 </w:sdtEndPr>
                 <w:sdtContent>
                   <w:p w14:paraId="112C58FD" w14:textId="2940BED2" w:rsidR="00122771" w:rsidRPr="007C0F3D" w:rsidRDefault="00D27066" w:rsidP="004E57EA">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
@@ -1866,228 +1867,458 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DECLARAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47D4CD4B" w14:textId="4042ACEC" w:rsidR="00086511" w:rsidRPr="007C0F3D" w:rsidRDefault="00000000" w:rsidP="007C6D05">
+    <w:p w14:paraId="47D4CD4B" w14:textId="4042ACEC" w:rsidR="00086511" w:rsidRPr="007C0F3D" w:rsidRDefault="00812DB5" w:rsidP="007C6D05">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Estilo1"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-119694828"/>
           <w15:color w:val="993300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="007C0F3D">
             <w:rPr>
               <w:rStyle w:val="Estilo1"/>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>⬜</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C6D05" w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rStyle w:val="Estilo1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C068E1" w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Declaro que as informações e os documentos apresentados são verdadeiros, estando a empresa ciente de suas responsabilidades técnicas e legais, bem como da obrigação de manter os dados cadastrais atualizados sempre que houver qualquer alteração.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD12468" w14:textId="77777777" w:rsidR="002F4DEC" w:rsidRPr="00D5096A" w:rsidRDefault="00000000" w:rsidP="002F4DEC">
+    <w:p w14:paraId="7DD12468" w14:textId="77777777" w:rsidR="002F4DEC" w:rsidRDefault="00812DB5" w:rsidP="002F4DEC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Estilo1"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-543372534"/>
           <w15:color w:val="993300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="002F4DEC">
             <w:rPr>
               <w:rStyle w:val="Estilo1"/>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>⬜</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002F4DEC" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002F4DEC" w:rsidRPr="00D5096A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaro ciência de que o Cadastro de Responsável Técnico possui validade restrita ao ano fiscal vigente, devendo ser renovado </w:t>
       </w:r>
       <w:r w:rsidR="002F4DEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">anualmente, </w:t>
       </w:r>
       <w:r w:rsidR="002F4DEC" w:rsidRPr="00D5096A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nos termos da legislação municipal aplicável.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3FFF5B" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRDefault="00143A2E" w:rsidP="00143A2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="421768575"/>
+          <w15:color w:val="993300"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>⬜</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C16C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>estar ciente de que os dados pessoais informados neste requerimento serão utilizados exclusivamente para a instrução, análise e processamento do respectivo procedimento administrativo, nos termos da legislação municipal aplicável, com fundamento no art. 7º, inciso III, e art. 23 da Lei Federal nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais – LGPD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35343F5E" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRDefault="00143A2E" w:rsidP="00143A2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1558709970"/>
+          <w15:color w:val="993300"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>⬜</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C16C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ainda, ter ciência de que o Município de Holambra atuará como Controlador dos dados pessoais, podendo compartilhá-los com órgãos e entidades públicas quando necessário para o cumprimento de obrigação legal ou execução de política pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306FD5E9" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRPr="00BE0D5A" w:rsidRDefault="00143A2E" w:rsidP="00143A2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1775541947"/>
+          <w15:color w:val="993300"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>⬜</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C16C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaro ciência de que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poderei exercer os direitos previstos na LGPD por meio dos canais oficiais disponibilizados no site institucional do Município.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3645E280" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRPr="00D5096A" w:rsidRDefault="00143A2E" w:rsidP="002F4DEC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="78020C2F" w14:textId="77777777" w:rsidR="00C068E1" w:rsidRPr="007C0F3D" w:rsidRDefault="00C068E1" w:rsidP="00C068E1">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="019A4DF4" w14:textId="77777777" w:rsidR="004E57EA" w:rsidRPr="007C0F3D" w:rsidRDefault="004E57EA" w:rsidP="004E57EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termos em que,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AD4C41" w14:textId="77777777" w:rsidR="004E57EA" w:rsidRDefault="004E57EA" w:rsidP="004E57EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pede deferimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E531F72" w14:textId="37C6B8A4" w:rsidR="00086511" w:rsidRPr="007C0F3D" w:rsidRDefault="00DF095B" w:rsidP="007C0F3D">
+    <w:p w14:paraId="25588344" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRDefault="00143A2E" w:rsidP="004E57EA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C233B9" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRDefault="00143A2E" w:rsidP="004E57EA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E531F72" w14:textId="37C6B8A4" w:rsidR="00086511" w:rsidRDefault="00DF095B" w:rsidP="007C0F3D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rStyle w:val="Estilo2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Estância Turística de </w:t>
       </w:r>
       <w:r w:rsidR="00086511" w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Holambra,</w:t>
       </w:r>
       <w:r w:rsidR="007C0F3D" w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2099,51 +2330,79 @@
           </w:rPr>
           <w:id w:val="-307016669"/>
           <w:placeholder>
             <w:docPart w:val="9E0160D957F34370B25D41E4B4EC97E7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="993300"/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Estilo1"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="007C0F3D" w:rsidRPr="007C0F3D">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="05EA48D9" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="007C0F3D" w:rsidRDefault="00086511">
+    <w:p w14:paraId="663DE15C" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRDefault="00143A2E" w:rsidP="007C0F3D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="Estilo2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDC22AA" w14:textId="77777777" w:rsidR="00143A2E" w:rsidRPr="007C0F3D" w:rsidRDefault="00143A2E" w:rsidP="007C0F3D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EA48D9" w14:textId="77777777" w:rsidR="00086511" w:rsidRDefault="00086511">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B67C91" w14:textId="77777777" w:rsidR="00B61E49" w:rsidRPr="007C0F3D" w:rsidRDefault="00B61E49">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="054104C1" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="007C0F3D" w:rsidRDefault="00086511">
       <w:pPr>
         <w:pStyle w:val="Campoparapreencher"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="D9D9D9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk531472270"/>
       <w:r w:rsidRPr="007C0F3D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2191,58 +2450,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>equerente</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00086511" w:rsidRPr="007C0F3D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1030" w:bottom="43" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F0500D1" w14:textId="77777777" w:rsidR="0023179F" w:rsidRDefault="0023179F">
+    <w:p w14:paraId="00B735BE" w14:textId="77777777" w:rsidR="00812DB5" w:rsidRDefault="00812DB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77A6D754" w14:textId="77777777" w:rsidR="0023179F" w:rsidRDefault="0023179F">
+    <w:p w14:paraId="7149282C" w14:textId="77777777" w:rsidR="00812DB5" w:rsidRDefault="00812DB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -2258,138 +2517,134 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde Md BT">
     <w:altName w:val="Segoe Print"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A0E9FE5" w14:textId="6F86DB93" w:rsidR="00086511" w:rsidRDefault="00DF095B">
+  <w:p w14:paraId="0A0E9FE5" w14:textId="788D9F71" w:rsidR="00086511" w:rsidRDefault="00DF095B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>MOD.REQ.CAD.RESP.TEC.</w:t>
     </w:r>
     <w:r w:rsidR="007652C7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>PJ</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.REV0</w:t>
+      <w:t>.REV</w:t>
     </w:r>
-    <w:r w:rsidR="007865FF">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00143A2E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7E7E7E"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6784766F" w14:textId="77777777" w:rsidR="0023179F" w:rsidRDefault="0023179F">
+    <w:p w14:paraId="3BC9555B" w14:textId="77777777" w:rsidR="00812DB5" w:rsidRDefault="00812DB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DEDA6C" w14:textId="77777777" w:rsidR="0023179F" w:rsidRDefault="0023179F">
+    <w:p w14:paraId="616A1978" w14:textId="77777777" w:rsidR="00812DB5" w:rsidRDefault="00812DB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E8F975E" w14:textId="42C87538" w:rsidR="00936E73" w:rsidRPr="00874575" w:rsidRDefault="0047061B" w:rsidP="00936E73">
     <w:pPr>
       <w:pStyle w:val="Ttulo"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
     <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
     <w:bookmarkStart w:id="3" w:name="OLE_LINK1"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk321300289"/>
     <w:r w:rsidRPr="00874575">
       <w:rPr>
@@ -2742,105 +2997,103 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1414013912">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1223708978">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="753090533">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CxjzNr7L5HJSuJ5lIeqWLWYO7AiJOtbxh9fTMxquaoZVEs/qy4rqOD2SCGTQK5zeS8cl6MEEUmMYbgW+A+o7aQ==" w:salt="znkt5YXuhJUHbi9Mv2Jzsg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/oQ4xvPEj4FOfoq6CazDWZuqK0c16HHv72ah3Vj+v/TGvD59uJzjUkR/z+Vy2SKJqhnWbjYPkN4DgOo0xNckmA==" w:salt="swbV02L4DFvPkOI1h9+ZUQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172A27"/>
     <w:rsid w:val="0000320E"/>
     <w:rsid w:val="00005BF7"/>
     <w:rsid w:val="0001155C"/>
     <w:rsid w:val="00011641"/>
     <w:rsid w:val="00016B59"/>
     <w:rsid w:val="00017D2B"/>
     <w:rsid w:val="000234F9"/>
-    <w:rsid w:val="000240BA"/>
     <w:rsid w:val="00026F8C"/>
     <w:rsid w:val="0002715F"/>
     <w:rsid w:val="00031669"/>
     <w:rsid w:val="0003431E"/>
     <w:rsid w:val="00034DA9"/>
     <w:rsid w:val="00035AD8"/>
     <w:rsid w:val="0004087E"/>
     <w:rsid w:val="000418AA"/>
     <w:rsid w:val="000461D8"/>
     <w:rsid w:val="00047CAA"/>
     <w:rsid w:val="000506B1"/>
     <w:rsid w:val="000508D0"/>
     <w:rsid w:val="00050E05"/>
     <w:rsid w:val="000512EF"/>
-    <w:rsid w:val="000514D4"/>
     <w:rsid w:val="00052D9D"/>
     <w:rsid w:val="000541B7"/>
     <w:rsid w:val="00054E56"/>
     <w:rsid w:val="00056C9A"/>
     <w:rsid w:val="00061755"/>
     <w:rsid w:val="00062E63"/>
     <w:rsid w:val="000632C9"/>
     <w:rsid w:val="000636BC"/>
     <w:rsid w:val="00063789"/>
     <w:rsid w:val="0007455F"/>
     <w:rsid w:val="000753A5"/>
     <w:rsid w:val="00075AC4"/>
     <w:rsid w:val="00082CF9"/>
     <w:rsid w:val="00085405"/>
     <w:rsid w:val="00085B93"/>
     <w:rsid w:val="000860BB"/>
     <w:rsid w:val="00086511"/>
     <w:rsid w:val="00086DC0"/>
     <w:rsid w:val="00087AA6"/>
     <w:rsid w:val="00090525"/>
     <w:rsid w:val="00090571"/>
     <w:rsid w:val="000946AB"/>
     <w:rsid w:val="00097010"/>
     <w:rsid w:val="00097FBA"/>
     <w:rsid w:val="000A0F1D"/>
@@ -2873,50 +3126,51 @@
     <w:rsid w:val="00102CAB"/>
     <w:rsid w:val="00102D4E"/>
     <w:rsid w:val="0010517D"/>
     <w:rsid w:val="001071F4"/>
     <w:rsid w:val="00107987"/>
     <w:rsid w:val="00107F6A"/>
     <w:rsid w:val="00112AFE"/>
     <w:rsid w:val="00114CDF"/>
     <w:rsid w:val="00121229"/>
     <w:rsid w:val="00121C49"/>
     <w:rsid w:val="00122674"/>
     <w:rsid w:val="00122771"/>
     <w:rsid w:val="00122E58"/>
     <w:rsid w:val="00125612"/>
     <w:rsid w:val="001259A4"/>
     <w:rsid w:val="00126ED8"/>
     <w:rsid w:val="00131189"/>
     <w:rsid w:val="00132763"/>
     <w:rsid w:val="001328C5"/>
     <w:rsid w:val="00134BB6"/>
     <w:rsid w:val="00135D60"/>
     <w:rsid w:val="00136BA4"/>
     <w:rsid w:val="001373E5"/>
     <w:rsid w:val="00137E89"/>
     <w:rsid w:val="00142EB1"/>
+    <w:rsid w:val="00143A2E"/>
     <w:rsid w:val="00143CB8"/>
     <w:rsid w:val="00146328"/>
     <w:rsid w:val="00150ECE"/>
     <w:rsid w:val="00151E0A"/>
     <w:rsid w:val="001531DF"/>
     <w:rsid w:val="001532E5"/>
     <w:rsid w:val="00153408"/>
     <w:rsid w:val="0015370D"/>
     <w:rsid w:val="001542C4"/>
     <w:rsid w:val="00154B2A"/>
     <w:rsid w:val="00156048"/>
     <w:rsid w:val="0015718D"/>
     <w:rsid w:val="00161375"/>
     <w:rsid w:val="001629BB"/>
     <w:rsid w:val="001637DD"/>
     <w:rsid w:val="00165D5F"/>
     <w:rsid w:val="001701EC"/>
     <w:rsid w:val="00171021"/>
     <w:rsid w:val="00172A27"/>
     <w:rsid w:val="00176087"/>
     <w:rsid w:val="0017668D"/>
     <w:rsid w:val="00180F09"/>
     <w:rsid w:val="00183F4D"/>
     <w:rsid w:val="00190AFF"/>
     <w:rsid w:val="0019668E"/>
@@ -2936,51 +3190,50 @@
     <w:rsid w:val="001C5C8E"/>
     <w:rsid w:val="001D033D"/>
     <w:rsid w:val="001D098B"/>
     <w:rsid w:val="001D0B06"/>
     <w:rsid w:val="001D1481"/>
     <w:rsid w:val="001D54AB"/>
     <w:rsid w:val="001D5DC6"/>
     <w:rsid w:val="001E0ED8"/>
     <w:rsid w:val="001F3CF6"/>
     <w:rsid w:val="001F437B"/>
     <w:rsid w:val="001F74C4"/>
     <w:rsid w:val="001F7F37"/>
     <w:rsid w:val="00201646"/>
     <w:rsid w:val="00203C11"/>
     <w:rsid w:val="00204F81"/>
     <w:rsid w:val="002058DF"/>
     <w:rsid w:val="00205C5B"/>
     <w:rsid w:val="00206615"/>
     <w:rsid w:val="00212788"/>
     <w:rsid w:val="00215DAD"/>
     <w:rsid w:val="0022082B"/>
     <w:rsid w:val="00221924"/>
     <w:rsid w:val="002249D0"/>
     <w:rsid w:val="00226139"/>
     <w:rsid w:val="00226FCF"/>
-    <w:rsid w:val="0023179F"/>
     <w:rsid w:val="00233251"/>
     <w:rsid w:val="00233F10"/>
     <w:rsid w:val="00236DE6"/>
     <w:rsid w:val="00237D1D"/>
     <w:rsid w:val="00240A5A"/>
     <w:rsid w:val="002440F0"/>
     <w:rsid w:val="00244DC1"/>
     <w:rsid w:val="002476DB"/>
     <w:rsid w:val="00250144"/>
     <w:rsid w:val="00251E2A"/>
     <w:rsid w:val="0025248D"/>
     <w:rsid w:val="00253E21"/>
     <w:rsid w:val="0025553E"/>
     <w:rsid w:val="0025572E"/>
     <w:rsid w:val="002618D0"/>
     <w:rsid w:val="00262128"/>
     <w:rsid w:val="00262FCF"/>
     <w:rsid w:val="00265704"/>
     <w:rsid w:val="00266877"/>
     <w:rsid w:val="00267806"/>
     <w:rsid w:val="00267E72"/>
     <w:rsid w:val="002772BE"/>
     <w:rsid w:val="00285102"/>
     <w:rsid w:val="002867B2"/>
     <w:rsid w:val="00286A51"/>
@@ -3088,50 +3341,51 @@
     <w:rsid w:val="003E1F21"/>
     <w:rsid w:val="003E220E"/>
     <w:rsid w:val="003E3BA6"/>
     <w:rsid w:val="003E6443"/>
     <w:rsid w:val="003E7934"/>
     <w:rsid w:val="003F0367"/>
     <w:rsid w:val="003F1D1C"/>
     <w:rsid w:val="003F4A87"/>
     <w:rsid w:val="003F6DE6"/>
     <w:rsid w:val="003F7388"/>
     <w:rsid w:val="003F7FD0"/>
     <w:rsid w:val="004021E6"/>
     <w:rsid w:val="004027E2"/>
     <w:rsid w:val="00407DB6"/>
     <w:rsid w:val="00410049"/>
     <w:rsid w:val="00417ED7"/>
     <w:rsid w:val="004203ED"/>
     <w:rsid w:val="0042243A"/>
     <w:rsid w:val="00422D72"/>
     <w:rsid w:val="00422EBB"/>
     <w:rsid w:val="00424CA6"/>
     <w:rsid w:val="00424CF8"/>
     <w:rsid w:val="00430D6C"/>
     <w:rsid w:val="00434CAE"/>
     <w:rsid w:val="004379B2"/>
+    <w:rsid w:val="00437C1F"/>
     <w:rsid w:val="00442BFC"/>
     <w:rsid w:val="00444C20"/>
     <w:rsid w:val="00444EBE"/>
     <w:rsid w:val="00450B37"/>
     <w:rsid w:val="00451D21"/>
     <w:rsid w:val="004526B6"/>
     <w:rsid w:val="00454EFC"/>
     <w:rsid w:val="00455BB3"/>
     <w:rsid w:val="00456C6A"/>
     <w:rsid w:val="004644E1"/>
     <w:rsid w:val="00465535"/>
     <w:rsid w:val="004659B4"/>
     <w:rsid w:val="00466110"/>
     <w:rsid w:val="0047061B"/>
     <w:rsid w:val="00470D50"/>
     <w:rsid w:val="00472CF4"/>
     <w:rsid w:val="00473E7B"/>
     <w:rsid w:val="00476A24"/>
     <w:rsid w:val="00476D77"/>
     <w:rsid w:val="00484F0F"/>
     <w:rsid w:val="00485D4C"/>
     <w:rsid w:val="00491D8D"/>
     <w:rsid w:val="004929D5"/>
     <w:rsid w:val="00492EAC"/>
     <w:rsid w:val="0049300F"/>
@@ -3388,50 +3642,51 @@
     <w:rsid w:val="007B298B"/>
     <w:rsid w:val="007B33B8"/>
     <w:rsid w:val="007B4D17"/>
     <w:rsid w:val="007B668B"/>
     <w:rsid w:val="007C0F3D"/>
     <w:rsid w:val="007C2823"/>
     <w:rsid w:val="007C3B13"/>
     <w:rsid w:val="007C4DF9"/>
     <w:rsid w:val="007C6D05"/>
     <w:rsid w:val="007C7CD6"/>
     <w:rsid w:val="007D230F"/>
     <w:rsid w:val="007D4FD2"/>
     <w:rsid w:val="007D78E6"/>
     <w:rsid w:val="007E2039"/>
     <w:rsid w:val="007E2812"/>
     <w:rsid w:val="007E3417"/>
     <w:rsid w:val="007E3A4D"/>
     <w:rsid w:val="007E58B1"/>
     <w:rsid w:val="007E7B43"/>
     <w:rsid w:val="008008C7"/>
     <w:rsid w:val="00801A50"/>
     <w:rsid w:val="00801AEA"/>
     <w:rsid w:val="00802D6A"/>
     <w:rsid w:val="00804085"/>
     <w:rsid w:val="008112EA"/>
+    <w:rsid w:val="00812DB5"/>
     <w:rsid w:val="0081705F"/>
     <w:rsid w:val="00817639"/>
     <w:rsid w:val="00822A66"/>
     <w:rsid w:val="008230FA"/>
     <w:rsid w:val="00825618"/>
     <w:rsid w:val="0083070C"/>
     <w:rsid w:val="008322EF"/>
     <w:rsid w:val="00833714"/>
     <w:rsid w:val="00834FC1"/>
     <w:rsid w:val="0083685A"/>
     <w:rsid w:val="00843A82"/>
     <w:rsid w:val="00844751"/>
     <w:rsid w:val="00846A25"/>
     <w:rsid w:val="008500B2"/>
     <w:rsid w:val="00850678"/>
     <w:rsid w:val="00850AF0"/>
     <w:rsid w:val="00853297"/>
     <w:rsid w:val="00853BCC"/>
     <w:rsid w:val="0085710B"/>
     <w:rsid w:val="00861F7F"/>
     <w:rsid w:val="0086240F"/>
     <w:rsid w:val="008626AD"/>
     <w:rsid w:val="00863CA4"/>
     <w:rsid w:val="0086490E"/>
     <w:rsid w:val="00870A04"/>
@@ -3622,50 +3877,51 @@
     <w:rsid w:val="00B006E6"/>
     <w:rsid w:val="00B06326"/>
     <w:rsid w:val="00B063A4"/>
     <w:rsid w:val="00B067A2"/>
     <w:rsid w:val="00B069B1"/>
     <w:rsid w:val="00B10E08"/>
     <w:rsid w:val="00B1239E"/>
     <w:rsid w:val="00B127FD"/>
     <w:rsid w:val="00B12D63"/>
     <w:rsid w:val="00B20EDF"/>
     <w:rsid w:val="00B24E34"/>
     <w:rsid w:val="00B27484"/>
     <w:rsid w:val="00B3227F"/>
     <w:rsid w:val="00B33DFC"/>
     <w:rsid w:val="00B3479F"/>
     <w:rsid w:val="00B34EF3"/>
     <w:rsid w:val="00B35F3C"/>
     <w:rsid w:val="00B36C21"/>
     <w:rsid w:val="00B404F9"/>
     <w:rsid w:val="00B43A24"/>
     <w:rsid w:val="00B4623B"/>
     <w:rsid w:val="00B518F8"/>
     <w:rsid w:val="00B552A2"/>
     <w:rsid w:val="00B570EB"/>
     <w:rsid w:val="00B602A3"/>
+    <w:rsid w:val="00B61E49"/>
     <w:rsid w:val="00B63042"/>
     <w:rsid w:val="00B6675F"/>
     <w:rsid w:val="00B67E6D"/>
     <w:rsid w:val="00B72F7A"/>
     <w:rsid w:val="00B76E80"/>
     <w:rsid w:val="00B774B4"/>
     <w:rsid w:val="00B77F30"/>
     <w:rsid w:val="00B83331"/>
     <w:rsid w:val="00B84104"/>
     <w:rsid w:val="00B84B86"/>
     <w:rsid w:val="00B84FE5"/>
     <w:rsid w:val="00B87C6D"/>
     <w:rsid w:val="00B9097C"/>
     <w:rsid w:val="00B90F55"/>
     <w:rsid w:val="00B93883"/>
     <w:rsid w:val="00B948DE"/>
     <w:rsid w:val="00BA5432"/>
     <w:rsid w:val="00BA6308"/>
     <w:rsid w:val="00BA729B"/>
     <w:rsid w:val="00BB3600"/>
     <w:rsid w:val="00BB3C22"/>
     <w:rsid w:val="00BB4BB3"/>
     <w:rsid w:val="00BB5881"/>
     <w:rsid w:val="00BC3870"/>
     <w:rsid w:val="00BC4058"/>
@@ -3685,50 +3941,51 @@
     <w:rsid w:val="00BF309D"/>
     <w:rsid w:val="00BF3616"/>
     <w:rsid w:val="00BF3814"/>
     <w:rsid w:val="00C01D5F"/>
     <w:rsid w:val="00C0318B"/>
     <w:rsid w:val="00C0439F"/>
     <w:rsid w:val="00C068E1"/>
     <w:rsid w:val="00C06ADC"/>
     <w:rsid w:val="00C11922"/>
     <w:rsid w:val="00C12062"/>
     <w:rsid w:val="00C1511C"/>
     <w:rsid w:val="00C15783"/>
     <w:rsid w:val="00C167DB"/>
     <w:rsid w:val="00C238E4"/>
     <w:rsid w:val="00C23A23"/>
     <w:rsid w:val="00C25916"/>
     <w:rsid w:val="00C27CE5"/>
     <w:rsid w:val="00C30DBB"/>
     <w:rsid w:val="00C31D59"/>
     <w:rsid w:val="00C4119F"/>
     <w:rsid w:val="00C43368"/>
     <w:rsid w:val="00C45AF8"/>
     <w:rsid w:val="00C47248"/>
     <w:rsid w:val="00C50A35"/>
     <w:rsid w:val="00C54B70"/>
+    <w:rsid w:val="00C55229"/>
     <w:rsid w:val="00C559C4"/>
     <w:rsid w:val="00C567E7"/>
     <w:rsid w:val="00C62C6B"/>
     <w:rsid w:val="00C63A0E"/>
     <w:rsid w:val="00C65DE2"/>
     <w:rsid w:val="00C66389"/>
     <w:rsid w:val="00C665A5"/>
     <w:rsid w:val="00C70E8D"/>
     <w:rsid w:val="00C710D5"/>
     <w:rsid w:val="00C713E8"/>
     <w:rsid w:val="00C718E4"/>
     <w:rsid w:val="00C71B0E"/>
     <w:rsid w:val="00C736FE"/>
     <w:rsid w:val="00C737B5"/>
     <w:rsid w:val="00C73809"/>
     <w:rsid w:val="00C73E23"/>
     <w:rsid w:val="00C76C89"/>
     <w:rsid w:val="00C77372"/>
     <w:rsid w:val="00C80FBA"/>
     <w:rsid w:val="00C81EB6"/>
     <w:rsid w:val="00C83631"/>
     <w:rsid w:val="00C84108"/>
     <w:rsid w:val="00C84655"/>
     <w:rsid w:val="00C91060"/>
     <w:rsid w:val="00C92DC4"/>
@@ -7875,51 +8132,51 @@
     <w:rsid w:val="7FC224FC"/>
     <w:rsid w:val="7FCB7CB7"/>
     <w:rsid w:val="7FD35B74"/>
     <w:rsid w:val="7FD75169"/>
     <w:rsid w:val="7FE74366"/>
     <w:rsid w:val="7FE874E8"/>
     <w:rsid w:val="7FE93E80"/>
     <w:rsid w:val="7FEE4F42"/>
     <w:rsid w:val="7FF23A4A"/>
     <w:rsid w:val="7FF90E96"/>
     <w:rsid w:val="7FFC11D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="379EA9D6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D004267-9811-49E6-B6CA-AC08160F1A15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8824,117 +9081,102 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde Md BT">
     <w:altName w:val="Segoe Print"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F5CE6"/>
-    <w:rsid w:val="000240BA"/>
     <w:rsid w:val="000F5CE6"/>
     <w:rsid w:val="001C686A"/>
     <w:rsid w:val="002D4774"/>
+    <w:rsid w:val="00437C1F"/>
     <w:rsid w:val="006C4D18"/>
+    <w:rsid w:val="007176DE"/>
     <w:rsid w:val="007F5818"/>
     <w:rsid w:val="0081528A"/>
     <w:rsid w:val="009607E7"/>
     <w:rsid w:val="00A82908"/>
     <w:rsid w:val="00D86C1E"/>
-    <w:rsid w:val="00E054FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -9685,76 +9927,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9773F64D-84AD-4BD4-8AA6-0F988F6902E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1896</Characters>
+  <Pages>2</Pages>
+  <Words>474</Words>
+  <Characters>2561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Holambra, 22 de Janeiro de 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2243</CharactersWithSpaces>
+  <CharactersWithSpaces>3029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Holambra, 22 de Janeiro de 2009</dc:title>
   <dc:subject>3723/2017</dc:subject>
   <dc:creator>Prefeitura</dc:creator>
   <cp:keywords>006</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-10.2.0.7646</vt:lpwstr>
   </property>