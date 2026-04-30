--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -1359,158 +1359,168 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(preenchimento obrigatório apenas para profissionais com inscrição municipal mobiliária em outro município)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5096A" w:rsidRPr="00C16C62" w14:paraId="4596FEAE" w14:textId="2D481F78" w:rsidTr="00D5096A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B87C337" w14:textId="2800429C" w:rsidR="00D5096A" w:rsidRDefault="00D5096A" w:rsidP="00D5096A">
+          <w:p w14:paraId="3B87C337" w14:textId="2800429C" w:rsidR="00D5096A" w:rsidRDefault="007839DF" w:rsidP="00D5096A">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Estilo1"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1202479056"/>
                 <w15:color w:val="993300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
                   <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Estilo1"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00D5096A">
                   <w:rPr>
                     <w:rStyle w:val="Estilo1"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>⬜</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00C16C62">
+            <w:r w:rsidR="00D5096A" w:rsidRPr="00C16C62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D5096A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elaboração de Projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="42EC15CF" w14:textId="6A6DB736" w:rsidR="00D5096A" w:rsidRPr="00D5096A" w:rsidRDefault="00D5096A" w:rsidP="00D5096A">
+          <w:p w14:paraId="42EC15CF" w14:textId="6A6DB736" w:rsidR="00D5096A" w:rsidRPr="00D5096A" w:rsidRDefault="007839DF" w:rsidP="00D5096A">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Estilo1"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-285351973"/>
                 <w15:color w:val="993300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
                   <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Estilo1"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00D5096A">
                   <w:rPr>
                     <w:rStyle w:val="Estilo1"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>⬜</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00C16C62">
+            <w:r w:rsidR="00D5096A" w:rsidRPr="00C16C62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D5096A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Execução de Obra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5096A" w:rsidRPr="00C16C62" w14:paraId="7629B5DF" w14:textId="166BA0D6" w:rsidTr="00360D92">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3A05EA17" w14:textId="7E060413" w:rsidR="00D5096A" w:rsidRPr="004118C1" w:rsidRDefault="00D5096A" w:rsidP="00D5096A">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rStyle w:val="Estilo1"/>
@@ -1566,52 +1576,53 @@
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DECLARAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B451729" w14:textId="2E04E577" w:rsidR="0043256D" w:rsidRPr="00C16C62" w:rsidRDefault="00644FCC" w:rsidP="00D5096A">
+    <w:p w14:paraId="2B451729" w14:textId="2E04E577" w:rsidR="0043256D" w:rsidRPr="00C16C62" w:rsidRDefault="007839DF" w:rsidP="00BE0D5A">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Estilo1"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="775835809"/>
           <w15:color w:val="993300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
@@ -1625,118 +1636,313 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>⬜</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00490AD0" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0043256D" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Declaro que os dados e documentos apresentados acima são verdadeiros e correspondem à minha condição profissional, comprometendo-me a manter as informações atualizadas sempre que houver qualquer alteração.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570272B6" w14:textId="30DC75C1" w:rsidR="00D5096A" w:rsidRPr="00D5096A" w:rsidRDefault="00D5096A" w:rsidP="00D5096A">
+    <w:p w14:paraId="570272B6" w14:textId="30DC75C1" w:rsidR="00D5096A" w:rsidRPr="00D5096A" w:rsidRDefault="007839DF" w:rsidP="00BE0D5A">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Estilo1"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-543372534"/>
+          <w15:color w:val="993300"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D5096A">
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>⬜</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D5096A" w:rsidRPr="00C16C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5096A" w:rsidRPr="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro ciência de que o Cadastro de Responsável Técnico possui validade restrita ao ano fiscal vigente, devendo ser renovado </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anualmente, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5096A" w:rsidRPr="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nos termos da legislação municipal aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6090CA" w14:textId="43A59F10" w:rsidR="00BE0D5A" w:rsidRDefault="00BE0D5A" w:rsidP="00BE0D5A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="421768575"/>
           <w15:color w:val="993300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Estilo1"/>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>⬜</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5096A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaro ciência de que o Cadastro de Responsável Técnico possui validade restrita ao ano fiscal vigente, devendo ser renovado </w:t>
+        <w:t xml:space="preserve">Declaro </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE0D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">anualmente, </w:t>
+        <w:t>estar ciente de que os dados pessoais informados neste requerimento serão utilizados exclusivamente para a instrução, análise e processamento do respectivo procedimento administrativo, nos termos da legislação municipal aplicável, com fundamento no art. 7º, inciso III, e art. 23 da Lei Federal nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais – LGPD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269F53A6" w14:textId="38A839D8" w:rsidR="00BE0D5A" w:rsidRDefault="00BE0D5A" w:rsidP="00BE0D5A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1558709970"/>
+          <w15:color w:val="993300"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>⬜</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C16C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5096A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nos termos da legislação municipal aplicável.</w:t>
+        <w:t>Declaro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ainda, ter ciência de que o Município de Holambra atuará como Controlador dos dados pessoais, podendo compartilhá-los com órgãos e entidades públicas quando necessário para o cumprimento de obrigação legal ou execução de política pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4958DEF8" w14:textId="7F7C112A" w:rsidR="00BE0D5A" w:rsidRPr="00BE0D5A" w:rsidRDefault="00BE0D5A" w:rsidP="00BE0D5A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Estilo1"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1775541947"/>
+          <w15:color w:val="993300"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2713" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2B1C" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>⬜</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C16C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5096A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaro ciência de que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poderei exercer os direitos previstos na LGPD por meio dos canais oficiais disponibilizados no site institucional do Município.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218E15BB" w14:textId="77777777" w:rsidR="00D5096A" w:rsidRPr="00C16C62" w:rsidRDefault="00D5096A" w:rsidP="0043256D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E39FA4" w14:textId="77777777" w:rsidR="0043256D" w:rsidRPr="00C16C62" w:rsidRDefault="0043256D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68704432" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="00C16C62" w:rsidRDefault="00086511">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1750,106 +1956,114 @@
       <w:r w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termos</w:t>
       </w:r>
       <w:r w:rsidR="0043256D" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> em que</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F52867" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="00C16C62" w:rsidRDefault="00086511">
+    <w:p w14:paraId="35F52867" w14:textId="77777777" w:rsidR="00086511" w:rsidRDefault="00086511">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pede </w:t>
       </w:r>
       <w:r w:rsidR="0043256D" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eferimento.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="245B1D79" w14:textId="77777777" w:rsidR="008D57CD" w:rsidRPr="00C16C62" w:rsidRDefault="008D57CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="191BC306" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="00C16C62" w:rsidRDefault="00086511">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F1BDB78" w14:textId="19A5710B" w:rsidR="00086511" w:rsidRPr="00C16C62" w:rsidRDefault="00DF095B" w:rsidP="00DF095B">
+    <w:p w14:paraId="5F1BDB78" w14:textId="19A5710B" w:rsidR="00086511" w:rsidRDefault="00DF095B" w:rsidP="00DF095B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rStyle w:val="Estilo2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Estância Turística de </w:t>
       </w:r>
       <w:r w:rsidR="00086511" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Holambra,</w:t>
       </w:r>
       <w:r w:rsidR="00EF3DC5" w:rsidRPr="00C16C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1862,50 +2076,80 @@
           <w:id w:val="-176897948"/>
           <w:placeholder>
             <w:docPart w:val="E9BF6D59C3D64ECCA37583A022813A1B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="993300"/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Fontepargpadro"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00C16C62" w:rsidRPr="00C16C62">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7112D838" w14:textId="77777777" w:rsidR="008D57CD" w:rsidRDefault="008D57CD" w:rsidP="00DF095B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="Estilo2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16801168" w14:textId="77777777" w:rsidR="008D57CD" w:rsidRDefault="008D57CD" w:rsidP="00DF095B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="Estilo2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8CD0CE" w14:textId="77777777" w:rsidR="008D57CD" w:rsidRPr="00C16C62" w:rsidRDefault="008D57CD" w:rsidP="00DF095B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABF7EE2" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="00C16C62" w:rsidRDefault="00086511">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A188158" w14:textId="77777777" w:rsidR="00086511" w:rsidRPr="00C16C62" w:rsidRDefault="00086511">
       <w:pPr>
         <w:pStyle w:val="Campoparapreencher"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="D9D9D9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk531472270"/>
       <w:r w:rsidRPr="00C16C62">
@@ -1955,58 +2199,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>equerente</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00086511" w:rsidRPr="00C16C62">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1030" w:bottom="43" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DB4DCF2" w14:textId="77777777" w:rsidR="00644FCC" w:rsidRDefault="00644FCC">
+    <w:p w14:paraId="28F0B2B8" w14:textId="77777777" w:rsidR="007839DF" w:rsidRDefault="007839DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6462BB48" w14:textId="77777777" w:rsidR="00644FCC" w:rsidRDefault="00644FCC">
+    <w:p w14:paraId="1E1916B3" w14:textId="77777777" w:rsidR="007839DF" w:rsidRDefault="007839DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -2033,94 +2277,94 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59DE6ED8" w14:textId="27468E74" w:rsidR="00086511" w:rsidRDefault="00DF095B">
+  <w:p w14:paraId="59DE6ED8" w14:textId="0C8AEC08" w:rsidR="00086511" w:rsidRDefault="00DF095B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>MOD.REQ.CAD.RESP.TEC.PROF.LIB.REV0</w:t>
     </w:r>
-    <w:r w:rsidR="003C2CEE">
+    <w:r w:rsidR="00BE0D5A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7E7E7E"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B5B06E" w14:textId="77777777" w:rsidR="00644FCC" w:rsidRDefault="00644FCC">
+    <w:p w14:paraId="4E4BBCFC" w14:textId="77777777" w:rsidR="007839DF" w:rsidRDefault="007839DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D7F23E2" w14:textId="77777777" w:rsidR="00644FCC" w:rsidRDefault="00644FCC">
+    <w:p w14:paraId="262F16BA" w14:textId="77777777" w:rsidR="007839DF" w:rsidRDefault="007839DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2926E178" w14:textId="36FBD227" w:rsidR="00936E73" w:rsidRPr="00654DC8" w:rsidRDefault="00D8682D" w:rsidP="00936E73">
     <w:pPr>
       <w:pStyle w:val="Ttulo"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="3" w:name="OLE_LINK2"/>
     <w:bookmarkStart w:id="4" w:name="OLE_LINK3"/>
     <w:bookmarkStart w:id="5" w:name="OLE_LINK1"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk321300289"/>
     <w:r w:rsidRPr="00654DC8">
       <w:rPr>
@@ -2478,51 +2722,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1453749822">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2059931033">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1713654719">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tUSM8+5RJGf5V9fCV/onD3VZT2Kshc/7Afru5UwP5W6SuW6W4TyHH9Pzd9A5Zi6vK3VBqEM5bvtLiAVeAMZyYg==" w:salt="1YJAGkF7XlT0+YMlYBt2DQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0PGiIjfZyrHZsFp5vHEJxsdzxu6xPr78gbOUIu2mN7Kf+4eJC35WDAYPVPIyz4sSV5IgfgVOPN3LGfOGMeS9NA==" w:salt="rYnwxuDgBLQGakhpyqR2Ng=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2822,50 +3066,51 @@
     <w:rsid w:val="003E3BA6"/>
     <w:rsid w:val="003E6443"/>
     <w:rsid w:val="003E7934"/>
     <w:rsid w:val="003F0367"/>
     <w:rsid w:val="003F1D1C"/>
     <w:rsid w:val="003F4A87"/>
     <w:rsid w:val="003F6DE6"/>
     <w:rsid w:val="003F7388"/>
     <w:rsid w:val="003F7FD0"/>
     <w:rsid w:val="004021E6"/>
     <w:rsid w:val="004027E2"/>
     <w:rsid w:val="00407DB6"/>
     <w:rsid w:val="00410049"/>
     <w:rsid w:val="004118C1"/>
     <w:rsid w:val="00417ED7"/>
     <w:rsid w:val="004203ED"/>
     <w:rsid w:val="0042243A"/>
     <w:rsid w:val="00422D72"/>
     <w:rsid w:val="00422EBB"/>
     <w:rsid w:val="00424CA6"/>
     <w:rsid w:val="00424CF8"/>
     <w:rsid w:val="00430D6C"/>
     <w:rsid w:val="0043256D"/>
     <w:rsid w:val="00434CAE"/>
     <w:rsid w:val="004379B2"/>
+    <w:rsid w:val="00437C1F"/>
     <w:rsid w:val="00442BFC"/>
     <w:rsid w:val="00444C20"/>
     <w:rsid w:val="00444EBE"/>
     <w:rsid w:val="00450B37"/>
     <w:rsid w:val="00451D21"/>
     <w:rsid w:val="004526B6"/>
     <w:rsid w:val="00454EFC"/>
     <w:rsid w:val="00455BB3"/>
     <w:rsid w:val="00456C6A"/>
     <w:rsid w:val="004644E1"/>
     <w:rsid w:val="00465535"/>
     <w:rsid w:val="004659B4"/>
     <w:rsid w:val="00466110"/>
     <w:rsid w:val="00470D50"/>
     <w:rsid w:val="00472CF4"/>
     <w:rsid w:val="00473E7B"/>
     <w:rsid w:val="00476A24"/>
     <w:rsid w:val="00476D77"/>
     <w:rsid w:val="00484F0F"/>
     <w:rsid w:val="00485D4C"/>
     <w:rsid w:val="00490AD0"/>
     <w:rsid w:val="00491D8D"/>
     <w:rsid w:val="00492EAC"/>
     <w:rsid w:val="0049300F"/>
     <w:rsid w:val="00495C9D"/>
@@ -3086,77 +3331,79 @@
     <w:rsid w:val="00734939"/>
     <w:rsid w:val="00735A34"/>
     <w:rsid w:val="00740680"/>
     <w:rsid w:val="00740F39"/>
     <w:rsid w:val="0074350D"/>
     <w:rsid w:val="00745363"/>
     <w:rsid w:val="0074538A"/>
     <w:rsid w:val="00745F2D"/>
     <w:rsid w:val="007465EA"/>
     <w:rsid w:val="007476B9"/>
     <w:rsid w:val="00751EAE"/>
     <w:rsid w:val="00754299"/>
     <w:rsid w:val="00754B4E"/>
     <w:rsid w:val="0075544E"/>
     <w:rsid w:val="007608B4"/>
     <w:rsid w:val="00760B5C"/>
     <w:rsid w:val="007655C6"/>
     <w:rsid w:val="00766C2C"/>
     <w:rsid w:val="007707B5"/>
     <w:rsid w:val="00771C43"/>
     <w:rsid w:val="007722D5"/>
     <w:rsid w:val="00775381"/>
     <w:rsid w:val="00777BFE"/>
     <w:rsid w:val="0078293C"/>
     <w:rsid w:val="007838A8"/>
+    <w:rsid w:val="007839DF"/>
     <w:rsid w:val="00784A70"/>
     <w:rsid w:val="007857D8"/>
     <w:rsid w:val="0078606F"/>
     <w:rsid w:val="00796C77"/>
     <w:rsid w:val="00797629"/>
     <w:rsid w:val="00797FDA"/>
     <w:rsid w:val="007A1349"/>
     <w:rsid w:val="007A2C10"/>
     <w:rsid w:val="007A33AE"/>
     <w:rsid w:val="007A662A"/>
     <w:rsid w:val="007B1ECD"/>
     <w:rsid w:val="007B298B"/>
     <w:rsid w:val="007B33B8"/>
     <w:rsid w:val="007B4D17"/>
     <w:rsid w:val="007B668B"/>
     <w:rsid w:val="007C2823"/>
     <w:rsid w:val="007C3B13"/>
     <w:rsid w:val="007C4DF9"/>
     <w:rsid w:val="007C7CD6"/>
     <w:rsid w:val="007D230F"/>
     <w:rsid w:val="007D4FD2"/>
     <w:rsid w:val="007D78E6"/>
     <w:rsid w:val="007E2039"/>
     <w:rsid w:val="007E2812"/>
     <w:rsid w:val="007E3417"/>
     <w:rsid w:val="007E3A4D"/>
     <w:rsid w:val="007E58B1"/>
+    <w:rsid w:val="007F112B"/>
     <w:rsid w:val="008008C7"/>
     <w:rsid w:val="00801A50"/>
     <w:rsid w:val="00801AEA"/>
     <w:rsid w:val="00802D6A"/>
     <w:rsid w:val="00804085"/>
     <w:rsid w:val="008112EA"/>
     <w:rsid w:val="0081705F"/>
     <w:rsid w:val="00817639"/>
     <w:rsid w:val="00822A66"/>
     <w:rsid w:val="008230FA"/>
     <w:rsid w:val="00825618"/>
     <w:rsid w:val="0083070C"/>
     <w:rsid w:val="008322EF"/>
     <w:rsid w:val="00833714"/>
     <w:rsid w:val="00834FC1"/>
     <w:rsid w:val="0083685A"/>
     <w:rsid w:val="008425C8"/>
     <w:rsid w:val="00843224"/>
     <w:rsid w:val="00843A82"/>
     <w:rsid w:val="00844751"/>
     <w:rsid w:val="00846A25"/>
     <w:rsid w:val="008500B2"/>
     <w:rsid w:val="00850678"/>
     <w:rsid w:val="00850AF0"/>
     <w:rsid w:val="00853297"/>
@@ -3169,50 +3416,51 @@
     <w:rsid w:val="0086490E"/>
     <w:rsid w:val="00870A04"/>
     <w:rsid w:val="00870DBA"/>
     <w:rsid w:val="00872571"/>
     <w:rsid w:val="00873263"/>
     <w:rsid w:val="008762E3"/>
     <w:rsid w:val="00877C26"/>
     <w:rsid w:val="00881341"/>
     <w:rsid w:val="008813A6"/>
     <w:rsid w:val="00886FE3"/>
     <w:rsid w:val="008947C6"/>
     <w:rsid w:val="008953ED"/>
     <w:rsid w:val="008A051A"/>
     <w:rsid w:val="008A37B3"/>
     <w:rsid w:val="008A5E62"/>
     <w:rsid w:val="008B3B1E"/>
     <w:rsid w:val="008B4FC8"/>
     <w:rsid w:val="008B501C"/>
     <w:rsid w:val="008C248C"/>
     <w:rsid w:val="008C4B86"/>
     <w:rsid w:val="008C6B07"/>
     <w:rsid w:val="008D01EF"/>
     <w:rsid w:val="008D0CD7"/>
     <w:rsid w:val="008D29A1"/>
     <w:rsid w:val="008D2F95"/>
+    <w:rsid w:val="008D57CD"/>
     <w:rsid w:val="008D57FC"/>
     <w:rsid w:val="008D59FB"/>
     <w:rsid w:val="008D7A74"/>
     <w:rsid w:val="008E0FB1"/>
     <w:rsid w:val="008E1F0A"/>
     <w:rsid w:val="008E75D7"/>
     <w:rsid w:val="008F0E81"/>
     <w:rsid w:val="008F0F24"/>
     <w:rsid w:val="008F14AB"/>
     <w:rsid w:val="008F3D34"/>
     <w:rsid w:val="008F3FC9"/>
     <w:rsid w:val="008F544B"/>
     <w:rsid w:val="00902BBD"/>
     <w:rsid w:val="00902C42"/>
     <w:rsid w:val="00906455"/>
     <w:rsid w:val="009069E1"/>
     <w:rsid w:val="00910F14"/>
     <w:rsid w:val="00914EB7"/>
     <w:rsid w:val="00915367"/>
     <w:rsid w:val="00916FF2"/>
     <w:rsid w:val="009173FA"/>
     <w:rsid w:val="009177C2"/>
     <w:rsid w:val="00920A3D"/>
     <w:rsid w:val="00921F85"/>
     <w:rsid w:val="0092503F"/>
@@ -3382,50 +3630,51 @@
     <w:rsid w:val="00B77F30"/>
     <w:rsid w:val="00B83331"/>
     <w:rsid w:val="00B84104"/>
     <w:rsid w:val="00B84B86"/>
     <w:rsid w:val="00B87C6D"/>
     <w:rsid w:val="00B9097C"/>
     <w:rsid w:val="00B90F55"/>
     <w:rsid w:val="00B93883"/>
     <w:rsid w:val="00B948DE"/>
     <w:rsid w:val="00B97EB8"/>
     <w:rsid w:val="00BA5432"/>
     <w:rsid w:val="00BA6308"/>
     <w:rsid w:val="00BA729B"/>
     <w:rsid w:val="00BB3600"/>
     <w:rsid w:val="00BB3C22"/>
     <w:rsid w:val="00BB4BB3"/>
     <w:rsid w:val="00BB5881"/>
     <w:rsid w:val="00BC3870"/>
     <w:rsid w:val="00BC4058"/>
     <w:rsid w:val="00BC4C55"/>
     <w:rsid w:val="00BC60DB"/>
     <w:rsid w:val="00BD1471"/>
     <w:rsid w:val="00BD1CF5"/>
     <w:rsid w:val="00BD4B50"/>
     <w:rsid w:val="00BE0920"/>
+    <w:rsid w:val="00BE0D5A"/>
     <w:rsid w:val="00BE3724"/>
     <w:rsid w:val="00BE4570"/>
     <w:rsid w:val="00BE6A89"/>
     <w:rsid w:val="00BE6C8E"/>
     <w:rsid w:val="00BF0CBD"/>
     <w:rsid w:val="00BF1AD5"/>
     <w:rsid w:val="00BF309D"/>
     <w:rsid w:val="00BF3616"/>
     <w:rsid w:val="00BF3814"/>
     <w:rsid w:val="00C01D5F"/>
     <w:rsid w:val="00C0318B"/>
     <w:rsid w:val="00C06ADC"/>
     <w:rsid w:val="00C11922"/>
     <w:rsid w:val="00C12062"/>
     <w:rsid w:val="00C1511C"/>
     <w:rsid w:val="00C167DB"/>
     <w:rsid w:val="00C16C62"/>
     <w:rsid w:val="00C238E4"/>
     <w:rsid w:val="00C23A23"/>
     <w:rsid w:val="00C25916"/>
     <w:rsid w:val="00C27CE5"/>
     <w:rsid w:val="00C30DBB"/>
     <w:rsid w:val="00C31D59"/>
     <w:rsid w:val="00C4119F"/>
     <w:rsid w:val="00C43368"/>
@@ -8590,52 +8839,54 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00346EF7"/>
+    <w:rsid w:val="0021383C"/>
     <w:rsid w:val="00346EF7"/>
     <w:rsid w:val="00351DA2"/>
+    <w:rsid w:val="00437C1F"/>
     <w:rsid w:val="00475BA3"/>
     <w:rsid w:val="00703F7D"/>
     <w:rsid w:val="008A221C"/>
     <w:rsid w:val="009607E7"/>
     <w:rsid w:val="00A82908"/>
     <w:rsid w:val="00BB7090"/>
     <w:rsid w:val="00D86C1E"/>
     <w:rsid w:val="00DC4D22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
@@ -9064,58 +9315,50 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC4D22"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9BF6D59C3D64ECCA37583A022813A1B">
     <w:name w:val="E9BF6D59C3D64ECCA37583A022813A1B"/>
     <w:rsid w:val="00BB7090"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E70D19D0CE0041EC9A05C65EACC7B3CB">
-[...6 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -9417,76 +9660,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9773F64D-84AD-4BD4-8AA6-0F988F6902E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1813</Characters>
+  <Pages>2</Pages>
+  <Words>458</Words>
+  <Characters>2476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Holambra, 22 de Janeiro de 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2144</CharactersWithSpaces>
+  <CharactersWithSpaces>2929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Holambra, 22 de Janeiro de 2009</dc:title>
   <dc:subject>3723/2017</dc:subject>
   <dc:creator>Prefeitura</dc:creator>
   <cp:keywords>006</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-10.2.0.7646</vt:lpwstr>
   </property>